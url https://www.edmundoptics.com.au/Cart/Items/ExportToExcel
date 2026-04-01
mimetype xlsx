--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e0021750a440e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bee292d7635484f9eefade0e654fd82.psmdcp" Id="R1ab1f63ff4844d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba639376433f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6413a20be5c4a9bbb0353fdcf98428d.psmdcp" Id="R541e6a531b27469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>