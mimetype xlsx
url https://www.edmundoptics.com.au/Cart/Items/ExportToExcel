--- v4 (2026-04-01)
+++ v5 (2026-06-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba639376433f4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6413a20be5c4a9bbb0353fdcf98428d.psmdcp" Id="R541e6a531b27469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ed3054244e4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdda01db5c8640daa85b2a1b9abf8f0a.psmdcp" Id="R59de8f8d31924b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>