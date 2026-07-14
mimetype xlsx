--- v5 (2026-06-13)
+++ v6 (2026-07-14)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ed3054244e4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdda01db5c8640daa85b2a1b9abf8f0a.psmdcp" Id="R59de8f8d31924b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a6163fc0c94b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed57ce789ab548449ad81847b5030cf9.psmdcp" Id="Ra4beae904d5e458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>