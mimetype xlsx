--- v6 (2026-07-14)
+++ v7 (2026-08-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a6163fc0c94b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed57ce789ab548449ad81847b5030cf9.psmdcp" Id="Ra4beae904d5e458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb998d5243b9b4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c1ffc13cdbd4051bb1440009fc97aa8.psmdcp" Id="Rb2b8f6168a4b4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Shopping Cart" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stock No.</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>